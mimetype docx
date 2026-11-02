--- v0 (2026-01-27)
+++ v1 (2026-11-02)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C11FE43" w14:textId="035BB30F" w:rsidR="00E21CAF" w:rsidRDefault="005B50F6" w:rsidP="00D55921">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2694"/>
         </w:tabs>
         <w:spacing w:before="71"/>
         <w:ind w:left="3411" w:right="3349"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EE9A86A" wp14:editId="313C6EE4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5826347</wp:posOffset>
             </wp:positionH>
@@ -264,51 +265,51 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2BD1C3C0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:166.55pt;margin-top:-36.55pt;width:225pt;height:67.15pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAQ8Bjq9wEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L3asuEmtOFXXrtOk&#13;&#10;rpvU7QMwxjEacBmQ2NnX74LdNNrepvkBcX3h3HvOPWxvRq3IUTgvwdR0ucgpEYZDK82+pt+/Pbzb&#13;&#10;UOIDMy1TYERNT8LTm93bN9vBVqKAHlQrHEEQ46vB1rQPwVZZ5nkvNPMLsMJgsgOnWcDQ7bPWsQHR&#13;&#10;tcqKPL/KBnCtdcCF9/j3fkrSXcLvOsHDl67zIhBVU+wtpNWltYlrttuyau+Y7SWf22D/0IVm0mDR&#13;&#10;M9Q9C4wcnPwLSkvuwEMXFhx0Bl0nuUgckM0y/4PNc8+sSFxQHG/PMvn/B8ufjs/2qyNhfA8jDjCR&#13;&#10;8PYR+A9PDNz1zOzFrXMw9IK1WHgZJcsG66v5apTaVz6CNMNnaHHI7BAgAY2d01EV5EkQHQdwOosu&#13;&#10;xkA4/iw25brMMcUxtymLq3WRSrDq5bZ1PnwUoEnc1NThUBM6Oz76ELth1cuRWMzAg1QqDVYZMtT0&#13;&#10;uizKdOEio2VA3ympsWYev8kJkeQH06bLgUk17bGAMjPrSHSiHMZmxIORfQPtCfk7mPyF7wE3Pbhf&#13;&#10;lAzorZr6nwfmBCXqk0ENr5erVTRjClblusDAXWaaywwzHKFqGiiZtnchGXjieotadzLJ8NrJ3Ct6&#13;&#10;Jqkz+zua8jJOp15f4e43AAAA//8DAFBLAwQUAAYACAAAACEAwOQKruAAAAAPAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbExPTU/DMAy9I/EfIiNx25KusI2u7oSYuII2PiRuWeO1FY1TNdla/j3pCS7Ws/z8&#13;&#10;PvLtaFtxod43jhGSuQJBXDrTcIXw/vY8W4PwQbPRrWNC+CEP2+L6KteZcQPv6XIIlYgi7DONUIfQ&#13;&#10;ZVL6siar/dx1xPF2cr3VIa59JU2vhyhuW7lQaimtbjg61Lqjp5rK78PZIny8nL4+79RrtbP33eBG&#13;&#10;Jdk+SMTbm3G3ieNxAyLQGP4+YOoQ80MRgx3dmY0XLUKapkmkIsxWE4iM1XoCR4RlsgBZ5PJ/j+IX&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEPAY6vcBAADNAwAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwOQKruAAAAAPAQAADwAAAAAAAAAAAAAA&#13;&#10;AABRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#13;&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:166.55pt;margin-top:-36.55pt;width:225pt;height:67.15pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQ8Bjq9wEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L3asuEmtOFXXrtOk&#10;rpvU7QMwxjEacBmQ2NnX74LdNNrepvkBcX3h3HvOPWxvRq3IUTgvwdR0ucgpEYZDK82+pt+/Pbzb&#10;UOIDMy1TYERNT8LTm93bN9vBVqKAHlQrHEEQ46vB1rQPwVZZ5nkvNPMLsMJgsgOnWcDQ7bPWsQHR&#10;tcqKPL/KBnCtdcCF9/j3fkrSXcLvOsHDl67zIhBVU+wtpNWltYlrttuyau+Y7SWf22D/0IVm0mDR&#10;M9Q9C4wcnPwLSkvuwEMXFhx0Bl0nuUgckM0y/4PNc8+sSFxQHG/PMvn/B8ufjs/2qyNhfA8jDjCR&#10;8PYR+A9PDNz1zOzFrXMw9IK1WHgZJcsG66v5apTaVz6CNMNnaHHI7BAgAY2d01EV5EkQHQdwOosu&#10;xkA4/iw25brMMcUxtymLq3WRSrDq5bZ1PnwUoEnc1NThUBM6Oz76ELth1cuRWMzAg1QqDVYZMtT0&#10;uizKdOEio2VA3ympsWYev8kJkeQH06bLgUk17bGAMjPrSHSiHMZmxIORfQPtCfk7mPyF7wE3Pbhf&#10;lAzorZr6nwfmBCXqk0ENr5erVTRjClblusDAXWaaywwzHKFqGiiZtnchGXjieotadzLJ8NrJ3Ct6&#10;Jqkz+zua8jJOp15f4e43AAAA//8DAFBLAwQUAAYACAAAACEAeuR8yd0AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvSFbZR6k4IxBW0AZN2yxqvrWicqsnW8vakJ7j9lj/9&#10;/pxvRtuKC/W+cYyQzBUI4tKZhiuEz4/X2RqED5qNbh0Twg952BTXV7nOjBt4S5ddqEQsYZ9phDqE&#10;LpPSlzVZ7eeuI467k+utDnHsK2l6PcRy28qFUktpdcPxQq07eq6p/N6dLcLX2+mwv1Pv1Yu97wY3&#10;Ksn2QSLe3oxPjyACjeEPhkk/qkMRnY7uzMaLFiFN0ySiCLPVFCKxWk/hiLBMFiCLXP5/ofgFAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEPAY6vcBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeuR8yd0AAAAKAQAADwAAAAAAAAAAAAAAAABR&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2D26A9F4" w14:textId="7AC8E9BC" w:rsidR="00996679" w:rsidRPr="00996679" w:rsidRDefault="005B50F6" w:rsidP="00E21CAF">
                       <w:pPr>
                         <w:spacing w:before="120"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="oypena"/>
                           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="433B32"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="oypena"/>
                           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="433B32"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
@@ -392,51 +393,51 @@
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> XXXXXX</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="63455D84" w14:textId="77777777" w:rsidR="00E21CAF" w:rsidRPr="00D35999" w:rsidRDefault="00E21CAF" w:rsidP="00E21CAF">
                       <w:pPr>
                         <w:spacing w:before="120"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E21CAF">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6443E18A" wp14:editId="04D0850D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6443E18A" wp14:editId="3727BA7F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>88900</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-310515</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1484849" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1157701265" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1157701265" name="Picture 1157701265"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -567,90 +568,90 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="00C86DDD" id="Group 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.05pt;margin-top:30.9pt;width:522.05pt;height:0;z-index:-251634688;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="737,-293" coordsize="10441,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDAtDi08QIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVW1P2zAQ/j5p/8Hyx02QlxYKUVM0AUWT&#13;&#10;2IZE9wNcx3nRHNuz3abw63e2kzaUoUkMieicuzz33HPn6/xq13K0Zdo0UuQ4OY0xYoLKohFVjn+u&#13;&#10;licXGBlLREG4FCzHT8zgq8XHD/NOZSyVteQF0whAhMk6lePaWpVFkaE1a4k5lYoJcJZSt8TCUVdR&#13;&#10;oUkH6C2P0jg+jzqpC6UlZcbA25vgxAuPX5aM2h9laZhFPMfAzfqn9s+1e0aLOckqTVTd0J4GeQeL&#13;&#10;ljQCku6hboglaKObV1BtQ7U0srSnVLaRLMuGMl8DVJPER9XcablRvpYq6yq1lwmkPdLp3bD0+/ZO&#13;&#10;q0f1oAN7MO8l/WVAl6hTVTb2u3MVgtG6+yYL6CfZWOkL35W6dRBQEtp5fZ/2+rKdRRRenp9P4nhy&#13;&#10;hhE9+GgNDXJfzCYzjOD9SXo5CW2h9W3/YRJPp8nos4hkIZ/n2HNyPYchMgedzP/p9FgTxbz8xunw&#13;&#10;oFFTwIwDEUFaqH2pGXOTiaaesMsOYYOWZizkyOPCDOj9TwlfCzLo+KYcJKMbY++Y9K0g23tjw4AX&#13;&#10;YPkGFz33FVyGsuUw659PUIwgl/vvr8M+CEoNQZ8itIpRh0LmHnOASocoD5Ukyezib2CTIcyBpWMw&#13;&#10;aGc1MCT1QJruRM8aLETcQon9qClp3MCsgN0wR4AAQa7CN2Ih+XFs+KZPoWFTHO8IjRHsiHUQRRHr&#13;&#10;mLkUzkQdTIKfSvemlVu2kt5nj6Yfshy8XIyj+jaOeAU/fOJSwA0Mhk/r2I56K+Sy4dw3ggtPJp3F&#13;&#10;QR4jeVM4r+NjdLW+5hptiVuA/s/VA2gvwmDRiMKj1YwUt71tScODDfEc5IXrFoY33LW1LJ5gkLUM&#13;&#10;axV+BsCopX7GqIOVmmPze0M0w4h/FXAXL5Pp1O1gf5iezVI46LFnPfYQQQEqxxZD7515bcPe3ijd&#13;&#10;VDVkSvw0CPkFdlDZuEn3/AKr/gDrwFt+gYL1YkOPzz7q8JO0+AMAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;ADjApUDjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj09rwzAMxe+DfQejwm6r44xlI41TSvfn&#13;&#10;VAZrB6M3NVGT0FgOsZuk334uO2wXgfSkp/fLlpNpxUC9ayxrUPMIBHFhy4YrDV+7t/tnEM4jl9ha&#13;&#10;Jg0XcrDMb28yTEs78icNW1+JYMIuRQ21910qpStqMujmtiMO2tH2Bn1o+0qWPY7B3LQyjqJEGmw4&#13;&#10;fKixo3VNxWl7NhreRxxXD+p12JyO68t+9/jxvVGk9d1selmEslqA8DT5vwu4MoT8kIdgB3vm0olW&#13;&#10;w1OiwqaGRAWMq67iKAZx+J3IPJP/MfIfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#13;&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMC0&#13;&#10;OLTxAgAA2gYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;ADjApUDjAAAADgEAAA8AAAAAAAAAAAAAAAAASwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#13;&#10;APMAAABbBgAAAAA=&#13;&#10;">
-                <v:shape id="Freeform 43" o:spid="_x0000_s1027" style="position:absolute;left:737;top:-293;width:10441;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10441,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBj+9iCxgAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#13;&#10;EITfC/6HsELfak4LUk6jiGJ7fWu1P2C5rJerl82RRL3213cLhb4sswzzDbNcD75TV4qpDWxgOilA&#13;&#10;EdfBttwY+DjuH55ApYxssQtMBr4owXo1ultiacON3+l6yI0SCKcSDbic+1LrVDvymCahJxbvFKLH&#13;&#10;LG9stI14E7jv9Kwo5tpjy9LgsKeto/p8uHgpac8vb5/z7/2jf6b69HqpXBMrY+7Hw24hZ7MAlWnI&#13;&#10;/4k/RGVlwxR+B4kAvfoBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY/vYgsYAAADgAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" path="m,l10441,e" filled="f" strokeweight="1pt">
+              <v:group w14:anchorId="00C86DDD" id="Group 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.05pt;margin-top:30.9pt;width:522.05pt;height:0;z-index:-251634688;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="737,-293" coordsize="10441,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAtDi08QIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVW1P2zAQ/j5p/8Hyx02QlxYKUVM0AUWT&#10;2IZE9wNcx3nRHNuz3abw63e2kzaUoUkMieicuzz33HPn6/xq13K0Zdo0UuQ4OY0xYoLKohFVjn+u&#10;licXGBlLREG4FCzHT8zgq8XHD/NOZSyVteQF0whAhMk6lePaWpVFkaE1a4k5lYoJcJZSt8TCUVdR&#10;oUkH6C2P0jg+jzqpC6UlZcbA25vgxAuPX5aM2h9laZhFPMfAzfqn9s+1e0aLOckqTVTd0J4GeQeL&#10;ljQCku6hboglaKObV1BtQ7U0srSnVLaRLMuGMl8DVJPER9XcablRvpYq6yq1lwmkPdLp3bD0+/ZO&#10;q0f1oAN7MO8l/WVAl6hTVTb2u3MVgtG6+yYL6CfZWOkL35W6dRBQEtp5fZ/2+rKdRRRenp9P4nhy&#10;hhE9+GgNDXJfzCYzjOD9SXo5CW2h9W3/YRJPp8nos4hkIZ/n2HNyPYchMgedzP/p9FgTxbz8xunw&#10;oFFTwIwDEUFaqH2pGXOTiaaesMsOYYOWZizkyOPCDOj9TwlfCzLo+KYcJKMbY++Y9K0g23tjw4AX&#10;YPkGFz33FVyGsuUw659PUIwgl/vvr8M+CEoNQZ8itIpRh0LmHnOASocoD5Ukyezib2CTIcyBpWMw&#10;aGc1MCT1QJruRM8aLETcQon9qClp3MCsgN0wR4AAQa7CN2Ih+XFs+KZPoWFTHO8IjRHsiHUQRRHr&#10;mLkUzkQdTIKfSvemlVu2kt5nj6Yfshy8XIyj+jaOeAU/fOJSwA0Mhk/r2I56K+Sy4dw3ggtPJp3F&#10;QR4jeVM4r+NjdLW+5hptiVuA/s/VA2gvwmDRiMKj1YwUt71tScODDfEc5IXrFoY33LW1LJ5gkLUM&#10;axV+BsCopX7GqIOVmmPze0M0w4h/FXAXL5Pp1O1gf5iezVI46LFnPfYQQQEqxxZD7515bcPe3ijd&#10;VDVkSvw0CPkFdlDZuEn3/AKr/gDrwFt+gYL1YkOPzz7q8JO0+AMAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADjApUDjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj09rwzAMxe+DfQejwm6r44xlI41TSvfn&#10;VAZrB6M3NVGT0FgOsZuk334uO2wXgfSkp/fLlpNpxUC9ayxrUPMIBHFhy4YrDV+7t/tnEM4jl9ha&#10;Jg0XcrDMb28yTEs78icNW1+JYMIuRQ21910qpStqMujmtiMO2tH2Bn1o+0qWPY7B3LQyjqJEGmw4&#10;fKixo3VNxWl7NhreRxxXD+p12JyO68t+9/jxvVGk9d1selmEslqA8DT5vwu4MoT8kIdgB3vm0olW&#10;w1OiwqaGRAWMq67iKAZx+J3IPJP/MfIfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMC0&#10;OLTxAgAA2gYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADjApUDjAAAADgEAAA8AAAAAAAAAAAAAAAAASwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABbBgAAAAA=&#10;">
+                <v:shape id="Freeform 43" o:spid="_x0000_s1027" style="position:absolute;left:737;top:-293;width:10441;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10441,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBj+9iCxgAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsELfak4LUk6jiGJ7fWu1P2C5rJerl82RRL3213cLhb4sswzzDbNcD75TV4qpDWxgOilA&#10;EdfBttwY+DjuH55ApYxssQtMBr4owXo1ultiacON3+l6yI0SCKcSDbic+1LrVDvymCahJxbvFKLH&#10;LG9stI14E7jv9Kwo5tpjy9LgsKeto/p8uHgpac8vb5/z7/2jf6b69HqpXBMrY+7Hw24hZ7MAlWnI&#10;/4k/RGVlwxR+B4kAvfoBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY/vYgsYAAADgAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10441,e" filled="f" strokeweight="1pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10441,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E21CAF">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29541593" w14:textId="77777777" w:rsidR="00E21CAF" w:rsidRDefault="00E21CAF" w:rsidP="00E21CAF">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:ind w:left="3411" w:right="3349"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19CC7BF3" w14:textId="77777777" w:rsidR="00E21CAF" w:rsidRDefault="00E21CAF" w:rsidP="00E21CAF">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54BBE10F" w14:textId="77777777" w:rsidR="00E21CAF" w:rsidRDefault="00E21CAF" w:rsidP="00E21CAF">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B5D6BD" w14:textId="77777777" w:rsidR="001A3163" w:rsidRPr="00AE2D0C" w:rsidRDefault="001D751B">
+    <w:p w14:paraId="46B5D6BD" w14:textId="77777777" w:rsidR="001A3163" w:rsidRPr="00AE2D0C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="28"/>
         <w:ind w:left="117"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Cambria" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:pict w14:anchorId="39409542">
           <v:group id="_x0000_s2050" alt="" style="position:absolute;left:0;text-align:left;margin-left:36.85pt;margin-top:110.1pt;width:522.05pt;height:0;z-index:-251630592;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="737,-293" coordsize="10441,0">
             <v:shape id="_x0000_s2051" alt="" style="position:absolute;left:737;top:-293;width:10441;height:0" coordorigin="737,-293" coordsize="10441,0" path="m737,-293r10441,e" filled="f" strokeweight="1.0544mm">
               <v:path arrowok="t"/>
             </v:shape>
             <w10:wrap anchorx="page" anchory="page"/>
           </v:group>
         </w:pict>
       </w:r>
       <w:r w:rsidR="009255C9" w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Cambria" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -2268,82 +2269,85 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF606C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Maintaining the Integrity of the Specifications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EFFEDD8" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00016CC1" w:rsidRDefault="00485394" w:rsidP="00016CC1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
-        <w:t>The template is used to format your paper and style the text. All margins, line spaces, and text fonts are prescribed; please do not alter them. You may note peculiarities. For example, the head margin in this template measures proportionately more than is customary. This measurement and others are deliberate, using specifications that anticipate your paper as one part of the entire proceedings, and not as an independent document. Please do not revise any of the current designations.</w:t>
+        <w:t xml:space="preserve">The template is used to format your paper and style the text. All margins, line spaces, and text fonts are prescribed; please do not alter them. You may note peculiarities. For example, the head margin in this template measures proportionately more </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B520E">
+        <w:lastRenderedPageBreak/>
+        <w:t>than is customary. This measurement and others are deliberate, using specifications that anticipate your paper as one part of the entire proceedings, and not as an independent document. Please do not revise any of the current designations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5470C6" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00EF606C" w:rsidRDefault="00162E40" w:rsidP="00F73746">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="130" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="312" w:hanging="320"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Arial" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF606C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Arial" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PREPARE YOUR PAPER BEFORE STYLING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21775F22" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00D7522C" w:rsidRDefault="00F73746" w:rsidP="00406FB5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E7596C">
         <w:t>Before</w:t>
       </w:r>
       <w:r w:rsidRPr="005B520E">
         <w:t xml:space="preserve"> you begin to format your paper, first write and save the content as a separate text file. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Complete all content and organizational editing before formatting. Please note sections A-D below for more information on proofreading, spelling and grammar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8950EC" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00406FB5">
@@ -2782,51 +2786,50 @@
       <w:r w:rsidRPr="005B520E">
         <w:t>colons, periods, question and exclamation marks are located within quotation marks only when a complete thought or name is cited, such as a title or full quotation. When quotation marks are used, instead of a bold or italic typeface, to highlight a word or phrase, punctuation should appear outside of the quotation marks. A parenthetical phrase or statement at the end of a sentence is punctuated outside of the closing parenthesis (like this). (A parenthetical sentence is punctuated within the parentheses.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1014CA6D" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00212277">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>A graph within a graph is an “inset”, not an “insert”. The word alternatively is preferred to the word “alternately” (unless you really mean something that alternates).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A66E13" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00212277">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>Do not use the word “essentially” to mean “approximately” or “effectively”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D98466" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00212277">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
-        <w:lastRenderedPageBreak/>
         <w:t>In your paper title, if the words “that uses” can accurately replace the word “using”, capitalize the “u”; if not, keep using lower-cased.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB9316A" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00212277">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>Be aware of the different meanings of the homophones “affect” and “effect”, “complement” and “compliment”, “discreet” and “discrete”, “principal” and “principle”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA9B329" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00212277">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>Do not confuse “imply” and “infer”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624AE4EA" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00212277">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>The prefix “non” is not a word; it should be joined to the word it modifies, usually without a hyphen.</w:t>
@@ -3630,51 +3633,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A99F522" w14:textId="77777777" w:rsidR="00F73746" w:rsidRDefault="00F73746" w:rsidP="008F1B6D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E3C9F07" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00444DA8">
       <w:pPr>
         <w:pStyle w:val="tablefootnote"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sample </w:t>
       </w:r>
       <w:r w:rsidRPr="005E2800">
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidRPr="005B520E">
         <w:t>Table</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A19E2">
         <w:t>footnote</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005B520E">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0344">
         <w:rPr>
@@ -3713,450 +3715,302 @@
         </w:rPr>
         <w:t>figure caption</w:t>
       </w:r>
       <w:r w:rsidRPr="00575BCA">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03137AA4" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00103F5B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>Figure Labels: Use 8 point Times New Roman for Figure labels. Use words rather than symbols or abbreviations when writing Figure axis labels to avoid confusing the reader. As an example, write the quantity “Magnetization”, or “Magnetization, M”, not just “M”. If including units in the label, present them within parentheses. Do not label axes only with units. In the example, write “Magnetization (A/m)” or “Magnetization {A[m(1)]}”, not just “A/m”. Do not label axes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B520E">
         <w:t>with a ratio of quantities and units. For example, write “Temperature (K)”, not “Temperature/K”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5493D0" w14:textId="77777777" w:rsidR="00B31BC5" w:rsidRDefault="00C432B6" w:rsidP="0099778B">
+    <w:p w14:paraId="788FEA7F" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acknowledgment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44241341" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>The preferred spelling of the word “acknowledgment” in America is without an “e” after the “g”. Avoid the stilted expression “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726DDF">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of us (R. B. G.) thanks ...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726DDF">
+        <w:t xml:space="preserve">”.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Instead, try “R. B. G. thanks...”. Put sponsor acknowledgments in the unnumbered footnote on the first page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37038E0A" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6CDEEA" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:r w:rsidRPr="00726DDF">
+        <w:t>The funding section of your journal paper template should provide a concise and transparent declaration of the financial support received to carry out the research presented in your paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B08336" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF"/>
+    <w:p w14:paraId="7BA67E0A" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Authorship Contribution Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3E3427" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:r w:rsidRPr="00726DDF">
+        <w:t xml:space="preserve">[Author 1]: Conceptualization, methodology, data collection, writing – original draft. [Author 2]: Data analysis, visualization, writing – review &amp; editing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16639303" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726DDF">
+        <w:t>[Author 3]: Supervision, project administration, validation. All authors read and approved the final manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050BA193" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4242D2" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conflicts of Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0A3187" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:r w:rsidRPr="00726DDF">
+        <w:t xml:space="preserve">The authors should pledge that they don’t have any conflict of interest in regards of their research. If there are no conflict of interest then authors can declare the following "The authors declare no conflicts of interest". </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611AED92" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF"/>
+    <w:p w14:paraId="6118D899" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ethical Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113A4844" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726DDF">
+        <w:t>Ethical approval for this study was obtained from [Name of Ethics Committee/Institution, Approval No.].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F314A6" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:r w:rsidRPr="00726DDF">
+        <w:t>(If not applicable: This study did not involve human or animal subjects, and ethical approval was not required.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6BE3C5" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="090DD0A4" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7209CF69" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726DDF">
+        <w:t>The data supporting the findings of this study are available from [corresponding author upon reasonable request / repository link / included within the article and supplementary materials].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA87E74" w14:textId="77777777" w:rsidR="008D71D3" w:rsidRPr="00726DDF" w:rsidRDefault="008D71D3" w:rsidP="00233B9C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4107F3AB" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00103F5B" w:rsidRDefault="00F73746" w:rsidP="0099778B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="630"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31BC5">
+      <w:r w:rsidRPr="00103F5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Conflicts Of Interest</w:t>
-[...370 lines deleted...]
-        </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691BC48E" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00444D06" w:rsidP="00444D06">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This journal follows the IEEE bibliography style. </w:t>
       </w:r>
       <w:r w:rsidR="00F73746" w:rsidRPr="005B520E">
         <w:t>The template will number citations consecutively within brackets [1]. The sentence punctuation follows the bracket [2]. Refer simply to the reference number, as in [3]—do not use “Ref. [3]” or “reference [3]” except at the beginning of a sentence: “Reference [3] was the first</w:t>
       </w:r>
       <w:r w:rsidR="00F73746">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F73746">
         <w:t>...</w:t>
@@ -4363,490 +4217,488 @@
         </w:rPr>
         <w:t>M. Young, The Technical Writer’s Handbook. Mill Valley, CA: University Science, 1989.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43ADB48E" w14:textId="77777777" w:rsidR="008D71D3" w:rsidRDefault="008D71D3" w:rsidP="004A5938">
       <w:pPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41E53DAA" w14:textId="77777777" w:rsidR="002A1B15" w:rsidRPr="004649DF" w:rsidRDefault="002A1B15" w:rsidP="002A1B15">
       <w:pPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t>How to Cite in IEEE Style:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127B6C6A" w14:textId="77777777" w:rsidR="002A1B15" w:rsidRPr="004649DF" w:rsidRDefault="002A1B15" w:rsidP="002A1B15">
       <w:pPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t>In IEEE citation style, references are numbered sequentially as they appear in the text, enclosed in square brackets. The corresponding numbers are used to identify full citation details in the reference list at the end of the document. Below is an example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23FAE731" w14:textId="77777777" w:rsidR="002A1B15" w:rsidRPr="004649DF" w:rsidRDefault="002A1B15" w:rsidP="002A1B15">
       <w:pPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t>In-text citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B83FD9E" w14:textId="77777777" w:rsidR="002A1B15" w:rsidRPr="004649DF" w:rsidRDefault="002A1B15" w:rsidP="002A1B15">
       <w:pPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t>"The experiment was conducted using the method described in [1]."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A586CB" w14:textId="77777777" w:rsidR="002A1B15" w:rsidRPr="004649DF" w:rsidRDefault="002A1B15" w:rsidP="002A1B15">
       <w:pPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t>Reference list:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0630DEE9" w14:textId="77777777" w:rsidR="002A1B15" w:rsidRPr="004649DF" w:rsidRDefault="002A1B15" w:rsidP="002A1B15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">J. K. Author, "Title of the article," </w:t>
       </w:r>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t>Title of the Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t>, vol. 10, no. 2, pp. 34-56, Feb. 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE436DC" w14:textId="77777777" w:rsidR="002A1B15" w:rsidRPr="004649DF" w:rsidRDefault="002A1B15" w:rsidP="002A1B15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">A. B. Author and C. D. Author, </w:t>
       </w:r>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t>Title of the Book</w:t>
       </w:r>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t>, 3rd ed. City, Country: Publisher, Year, pp. 45-67.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1961D4" w14:textId="77777777" w:rsidR="002A1B15" w:rsidRPr="004649DF" w:rsidRDefault="002A1B15" w:rsidP="002A1B15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">E. F. Author, "Title of the conference paper," in </w:t>
       </w:r>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t>Proceedings of the Conference Name</w:t>
       </w:r>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t>, City, Country, Year, pp. 123-130.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CAB590" w14:textId="77777777" w:rsidR="002A1B15" w:rsidRPr="004649DF" w:rsidRDefault="002A1B15" w:rsidP="002A1B15">
       <w:pPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004649DF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-IQ"/>
+          <w:lang/>
         </w:rPr>
         <w:t>Ensure all references are formatted uniformly and include complete details such as authors' names, titles, dates, and publication sources. When citing online resources, include the URL and access date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A45452" w14:textId="77777777" w:rsidR="002A1B15" w:rsidRPr="00A82DA5" w:rsidRDefault="002A1B15" w:rsidP="002A1B15">
       <w:pPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51F99583" w14:textId="77777777" w:rsidR="008D71D3" w:rsidRPr="00A82DA5" w:rsidRDefault="008D71D3" w:rsidP="004A5938">
       <w:pPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008D71D3" w:rsidRPr="00A82DA5" w:rsidSect="006645B8">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11920" w:h="15880"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="358"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08319D28" w14:textId="77777777" w:rsidR="001D751B" w:rsidRDefault="001D751B">
+    <w:p w14:paraId="32BEF52B" w14:textId="77777777" w:rsidR="00A42489" w:rsidRDefault="00A42489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6912D98E" w14:textId="77777777" w:rsidR="001D751B" w:rsidRDefault="001D751B">
+    <w:p w14:paraId="67E7AC84" w14:textId="77777777" w:rsidR="00A42489" w:rsidRDefault="00A42489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24360FA7" w14:textId="77777777" w:rsidR="00665C49" w:rsidRDefault="00665C49" w:rsidP="00665C49">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4903353C" w14:textId="77777777" w:rsidR="00665C49" w:rsidRDefault="00665C49" w:rsidP="00665C49">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>*</w:t>
     </w:r>
     <w:r w:rsidRPr="00927543">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Corresponding author email: </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>xxx@xxx.xxx</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="1B1E2826" w14:textId="77777777" w:rsidR="00665C49" w:rsidRPr="00E21CAF" w:rsidRDefault="00665C49" w:rsidP="00665C49">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0079340B">
       <w:rPr>
         <w:rStyle w:val="Strong"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>DOI:</w:t>
     </w:r>
     <w:r w:rsidRPr="0079340B">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -4863,96 +4715,96 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://doi.org/XXXXX</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="0079340B">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="70667C75" w14:textId="77777777" w:rsidR="00665C49" w:rsidRDefault="00665C49">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4987B58E" w14:textId="77777777" w:rsidR="004526C6" w:rsidRPr="004526C6" w:rsidRDefault="004526C6" w:rsidP="004526C6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5838CF22" w14:textId="77777777" w:rsidR="001D751B" w:rsidRDefault="001D751B">
+    <w:p w14:paraId="5B1FA079" w14:textId="77777777" w:rsidR="00A42489" w:rsidRDefault="00A42489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40ECDABB" w14:textId="77777777" w:rsidR="001D751B" w:rsidRDefault="001D751B">
+    <w:p w14:paraId="538F13B0" w14:textId="77777777" w:rsidR="00A42489" w:rsidRDefault="00A42489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40F7B033" w14:textId="77777777" w:rsidR="004A5938" w:rsidRDefault="004A5938">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:br/>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="203D7DC8" w14:textId="77777777" w:rsidR="004A5938" w:rsidRPr="00B71355" w:rsidRDefault="00B71355" w:rsidP="00B71355">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00B71355">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="01B0E4B7" wp14:editId="017A719C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>15949</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>382773</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5943600" cy="146050"/>
               <wp:effectExtent l="0" t="0" r="0" b="6350"/>
@@ -5053,51 +4905,51 @@
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="01B0E4B7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 218" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:1.25pt;margin-top:30.15pt;width:468pt;height:11.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDUwErO3QEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lGV7Go6TQ2DSEN&#13;&#10;hjT4AY5jNxGJz9y5Tcqv5+y03YA3xItl312++77vLuvraejF3iB14CpZLHIpjNPQdG5byW9f79+8&#13;&#10;k4KCco3qwZlKHgzJ683rV+vRl+YCWugbg4JBHJWjr2Qbgi+zjHRrBkUL8MZx0gIOKvATt1mDamT0&#13;&#10;oc8u8nyVjYCNR9CGiKN3c1JuEr61RodHa8kE0VeSuYV0YjrreGabtSq3qHzb6SMN9Q8sBtU5bnqG&#13;&#10;ulNBiR12f0ENnUYgsGGhYcjA2k6bpIHVFPkfap5a5U3SwuaQP9tE/w9Wf94/+S8owvQeJh5gEkH+&#13;&#10;AfR3Eg5uW+W25gYRxtaohhsX0bJs9FQeP41WU0kRpB4/QcNDVrsACWiyOERXWKdgdB7A4Wy6mYLQ&#13;&#10;HLy8Wr5d5ZzSnCuWq/wyTSVT5elrjxQ+GBhEvFQSeagJXe0fKEQ2qjyVxGYO7ru+T4Pt3W8BLoyR&#13;&#10;xD4SnqmHqZ64OqqooTmwDoR5T3iv+dIC/pRi5B2pJP3YKTRS9B8de3FVLJdxqdKDL/gyWp+iymmG&#13;&#10;qKQOKMX8uA3zCu48dtuWe8y+O7hh52yXRD3zOTLmDUhaj9saV+zlO1U9/1ObXwAAAP//AwBQSwME&#13;&#10;FAAGAAgAAAAhAHd3Y9TiAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPxHyIjcUEs&#13;&#10;3QpT6ZpOCMSBwyRWEIib24SmonGqJlu7f485wcWS/Z7fR7GdXS+OZgydJwXLRQLCUON1R62Ct9en&#13;&#10;6wxEiEgae09GwckE2JbnZwXm2k+0N8cqtoJFKOSowMY45FKGxhqHYeEHQ4x9+dFh5HVspR5xYnHX&#13;&#10;y1WSrKXDjtjB4mAerGm+q4NTgPajwpurd9zp/fPps26mXbt8UeryYn7c8LjfgIhmjn8f8NuB80PJ&#13;&#10;wWp/IB1Er2B1y0QF6yQFwfBdmvGhVpClKciykP9LlD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#13;&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#13;&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#13;&#10;CAAAACEA1MBKzt0BAACbAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#13;&#10;AAYACAAAACEAd3dj1OIAAAAMAQAADwAAAAAAAAAAAAAAAAA3BAAAZHJzL2Rvd25yZXYueG1sUEsF&#13;&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#13;&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="Text Box 218" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:1.25pt;margin-top:30.15pt;width:468pt;height:11.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUwErO3QEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lGV7Go6TQ2DSEN&#10;hjT4AY5jNxGJz9y5Tcqv5+y03YA3xItl312++77vLuvraejF3iB14CpZLHIpjNPQdG5byW9f79+8&#10;k4KCco3qwZlKHgzJ683rV+vRl+YCWugbg4JBHJWjr2Qbgi+zjHRrBkUL8MZx0gIOKvATt1mDamT0&#10;oc8u8nyVjYCNR9CGiKN3c1JuEr61RodHa8kE0VeSuYV0YjrreGabtSq3qHzb6SMN9Q8sBtU5bnqG&#10;ulNBiR12f0ENnUYgsGGhYcjA2k6bpIHVFPkfap5a5U3SwuaQP9tE/w9Wf94/+S8owvQeJh5gEkH+&#10;AfR3Eg5uW+W25gYRxtaohhsX0bJs9FQeP41WU0kRpB4/QcNDVrsACWiyOERXWKdgdB7A4Wy6mYLQ&#10;HLy8Wr5d5ZzSnCuWq/wyTSVT5elrjxQ+GBhEvFQSeagJXe0fKEQ2qjyVxGYO7ru+T4Pt3W8BLoyR&#10;xD4SnqmHqZ64OqqooTmwDoR5T3iv+dIC/pRi5B2pJP3YKTRS9B8de3FVLJdxqdKDL/gyWp+iymmG&#10;qKQOKMX8uA3zCu48dtuWe8y+O7hh52yXRD3zOTLmDUhaj9saV+zlO1U9/1ObXwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAJMDCMDdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1Kw0AUhfeC7zBcwY3Y&#10;SRstMWZSRHDhomCjtLi7yVwzwcydkJk26ds7rnR5fjjnKzaz7cWJRt85VrBcJCCIG6c7bhV8vL/c&#10;ZiB8QNbYOyYFZ/KwKS8vCsy1m3hHpyq0Io6wz1GBCWHIpfSNIYt+4QbimH250WKIcmylHnGK47aX&#10;qyRZS4sdxweDAz0bar6ro1WA5lDh3c0et3r3ev6sm2nbLt+Uur6anx5BBJrDXxl+8SM6lJGpdkfW&#10;XvQKVvexqGCdpCBi/JBm0agVZGkKsizkf/7yBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANTASs7dAQAAmwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJMDCMDdAAAABwEAAA8AAAAAAAAAAAAAAAAANwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                       </w:rPr>
                       <w:alias w:val="Title"/>
                       <w:id w:val="2076323489"/>
                       <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:p w14:paraId="6877ECD2" w14:textId="0988BA56" w:rsidR="00B71355" w:rsidRDefault="005B50F6" w:rsidP="003B7982">
                         <w:r>
                           <w:rPr>
                             <w:i/>
                             <w:iCs/>
                           </w:rPr>
                           <w:t>EDRAAK</w:t>
                         </w:r>
                         <w:r w:rsidR="007F77FB">
                           <w:rPr>
                             <w:i/>
@@ -5223,51 +5075,51 @@
                               <w:noProof/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="leftMargin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="72993213" id="Text Box 219" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:1in;height:13.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:left-margin-area;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCEie3z7gEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mmASNqOo1ORUiD&#13;&#10;IQ1+gOs4jYXjM3duk/HrOTttN403xIvlO9vf3ffd5+X1NDhxMEgWfCOrRSmF8Rpa63eN/PF98+ZK&#13;&#10;CorKt8qBN418NCSvV69fLcdQmwvowbUGBYN4qsfQyD7GUBcF6d4MihYQjOfDDnBQkUPcFS2qkdEH&#13;&#10;V1yU5btiBGwDgjZEnL2dD+Uq43ed0fG+68hE4RrJvcW8Yl63aS1WS1XvUIXe6mMb6h+6GJT1XPQM&#13;&#10;dauiEnu0f0ENViMQdHGhYSig66w2mQOzqcoXbB56FUzmwuJQOMtE/w9Wfz08hG8o4vQRJh5gJkHh&#13;&#10;DvRPEh7WvfI7c4MIY29Uy4WrJFkxBqqPT5PUVFMC2Y5foOUhq32EDDR1OCRVmKdgdB7A41l0M0Wh&#13;&#10;Ofmhurws+UTzUfW+vKre5gqqPj0OSPGTgUGkTSORZ5rB1eGOYmpG1acrqRaBs+3GOpeD5COzdigO&#13;&#10;ih0Qp7n9F7ecT3c9pFczYMpkkonXzDBO20nY9qhA4ryF9pFZI8yu4l/Amx7wtxQjO6qR9Guv0Ejh&#13;&#10;PntWLhNlC+aACePz7PaUVV4zRCN1RCnmYB1nw+4D2l3PNU5TumGdNzZr8NTPsXH2S5bm6O1kyOdx&#13;&#10;vvX0A1d/AAAA//8DAFBLAwQUAAYACAAAACEAuCv/z90AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#13;&#10;bEyPwU7DMBBE70j8g7VIXCrqUJUCaZyqAsGll1I4cHTtJQnY68h22vD3bLnAZaTRaGfnVavRO3HA&#13;&#10;mLpACq6nBQgkE2xHjYK316erOxApa7LaBUIF35hgVZ+fVbq04UgveNjlRnAJpVIraHPuSymTadHr&#13;&#10;NA09EmcfIXqd2cZG2qiPXO6dnBXFQnrdEX9odY8PLZqv3eAVvH/a4WbdTYbozPPthsw2biZbpS4v&#13;&#10;xscly3oJIuOY/y7gxMD7oeZh+zCQTcIpYJr8q6dsPme7VzBb3IOsK/mfoP4BAAD//wMAUEsBAi0A&#13;&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#13;&#10;bHNQSwECLQAUAAYACAAAACEAhInt8+4BAADJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#13;&#10;Yy54bWxQSwECLQAUAAYACAAAACEAuCv/z90AAAAJAQAADwAAAAAAAAAAAAAAAABIBAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#13;&#10;" o:allowincell="f" fillcolor="black [3213]" stroked="f">
+            <v:shape w14:anchorId="72993213" id="Text Box 219" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:1in;height:13.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:left-margin-area;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEie3z7gEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mmASNqOo1ORUiD&#10;IQ1+gOs4jYXjM3duk/HrOTttN403xIvlO9vf3ffd5+X1NDhxMEgWfCOrRSmF8Rpa63eN/PF98+ZK&#10;CorKt8qBN418NCSvV69fLcdQmwvowbUGBYN4qsfQyD7GUBcF6d4MihYQjOfDDnBQkUPcFS2qkdEH&#10;V1yU5btiBGwDgjZEnL2dD+Uq43ed0fG+68hE4RrJvcW8Yl63aS1WS1XvUIXe6mMb6h+6GJT1XPQM&#10;dauiEnu0f0ENViMQdHGhYSig66w2mQOzqcoXbB56FUzmwuJQOMtE/w9Wfz08hG8o4vQRJh5gJkHh&#10;DvRPEh7WvfI7c4MIY29Uy4WrJFkxBqqPT5PUVFMC2Y5foOUhq32EDDR1OCRVmKdgdB7A41l0M0Wh&#10;Ofmhurws+UTzUfW+vKre5gqqPj0OSPGTgUGkTSORZ5rB1eGOYmpG1acrqRaBs+3GOpeD5COzdigO&#10;ih0Qp7n9F7ecT3c9pFczYMpkkonXzDBO20nY9qhA4ryF9pFZI8yu4l/Amx7wtxQjO6qR9Guv0Ejh&#10;PntWLhNlC+aACePz7PaUVV4zRCN1RCnmYB1nw+4D2l3PNU5TumGdNzZr8NTPsXH2S5bm6O1kyOdx&#10;vvX0A1d/AAAA//8DAFBLAwQUAAYACAAAACEAyFxZrtoAAAAEAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXKrWoSothDhVhQSXXkrhwNG1lyRgryPbacPfs+UCl5FGs5p5W61H78QR&#10;Y+oCKbiZFSCQTLAdNQreXp+mdyBS1mS1C4QKvjHBur68qHRpw4le8LjPjeASSqVW0Obcl1Im06LX&#10;aRZ6JM4+QvQ6s42NtFGfuNw7OS+KpfS6I15odY+PLZqv/eAVvH/a4XbTTYbozPNqS2YXt5OdUtdX&#10;4+YBRMYx/x3DGZ/RoWamQxjIJuEU8CP5V8/ZYsH2oGC+vAdZV/I/fP0DAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAhInt8+4BAADJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAyFxZrtoAAAAEAQAADwAAAAAAAAAAAAAAAABIBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" o:allowincell="f" fillcolor="black [3213]" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="35F788E8" w14:textId="77777777" w:rsidR="00B71355" w:rsidRPr="00233B9C" w:rsidRDefault="00B71355">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00233B9C">
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00233B9C">
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00233B9C">
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
@@ -5279,51 +5131,51 @@
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00233B9C">
                       <w:rPr>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A89486B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC268D92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="372" w:hanging="372"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -7711,55 +7563,56 @@
   <w:num w:numId="34" w16cid:durableId="1797718422">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="405882561">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1705132686">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1626616870">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1858032932">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1385715036">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="790200164">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="192"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A3163"/>
     <w:rsid w:val="00016CC1"/>
     <w:rsid w:val="000204AD"/>
     <w:rsid w:val="00022FBF"/>
     <w:rsid w:val="00025168"/>
@@ -7820,90 +7673,93 @@
     <w:rsid w:val="00577559"/>
     <w:rsid w:val="00577C48"/>
     <w:rsid w:val="00585C07"/>
     <w:rsid w:val="005B4082"/>
     <w:rsid w:val="005B4CA7"/>
     <w:rsid w:val="005B50F6"/>
     <w:rsid w:val="005D0B2E"/>
     <w:rsid w:val="005E058B"/>
     <w:rsid w:val="005E7F79"/>
     <w:rsid w:val="005F3352"/>
     <w:rsid w:val="006376D1"/>
     <w:rsid w:val="00655629"/>
     <w:rsid w:val="006645B8"/>
     <w:rsid w:val="00665C49"/>
     <w:rsid w:val="00680634"/>
     <w:rsid w:val="00682C4C"/>
     <w:rsid w:val="00693703"/>
     <w:rsid w:val="006A6205"/>
     <w:rsid w:val="006A6FD8"/>
     <w:rsid w:val="006C0C70"/>
     <w:rsid w:val="006D6ED9"/>
     <w:rsid w:val="006E6790"/>
     <w:rsid w:val="007100D1"/>
     <w:rsid w:val="0071702A"/>
     <w:rsid w:val="00721059"/>
+    <w:rsid w:val="00726DDF"/>
     <w:rsid w:val="00733B80"/>
     <w:rsid w:val="00754C3C"/>
     <w:rsid w:val="00765F73"/>
     <w:rsid w:val="00770B6C"/>
     <w:rsid w:val="00776C87"/>
     <w:rsid w:val="0078347A"/>
     <w:rsid w:val="00786E4F"/>
     <w:rsid w:val="007B4F3D"/>
     <w:rsid w:val="007D4057"/>
     <w:rsid w:val="007E5A27"/>
     <w:rsid w:val="007F77FB"/>
     <w:rsid w:val="00800070"/>
     <w:rsid w:val="0080206D"/>
     <w:rsid w:val="008076E7"/>
     <w:rsid w:val="00834E20"/>
     <w:rsid w:val="0086187C"/>
     <w:rsid w:val="00864308"/>
     <w:rsid w:val="00882167"/>
     <w:rsid w:val="008A68FA"/>
     <w:rsid w:val="008B6248"/>
     <w:rsid w:val="008C6323"/>
     <w:rsid w:val="008D71D3"/>
     <w:rsid w:val="009255C9"/>
     <w:rsid w:val="00933533"/>
     <w:rsid w:val="00947FAC"/>
     <w:rsid w:val="0095719C"/>
     <w:rsid w:val="00991C24"/>
     <w:rsid w:val="00996679"/>
     <w:rsid w:val="0099778B"/>
     <w:rsid w:val="009A40C3"/>
     <w:rsid w:val="009A7C98"/>
     <w:rsid w:val="009B437D"/>
     <w:rsid w:val="009D3BE0"/>
     <w:rsid w:val="009D6219"/>
     <w:rsid w:val="009E6852"/>
     <w:rsid w:val="009F3868"/>
+    <w:rsid w:val="00A42489"/>
     <w:rsid w:val="00A61C8C"/>
     <w:rsid w:val="00A70444"/>
     <w:rsid w:val="00A75721"/>
     <w:rsid w:val="00A82DA5"/>
+    <w:rsid w:val="00AB7CF6"/>
     <w:rsid w:val="00AE2D0C"/>
     <w:rsid w:val="00B04914"/>
     <w:rsid w:val="00B0674A"/>
     <w:rsid w:val="00B153F7"/>
     <w:rsid w:val="00B26B14"/>
     <w:rsid w:val="00B31BC5"/>
     <w:rsid w:val="00B52280"/>
     <w:rsid w:val="00B53A33"/>
     <w:rsid w:val="00B62422"/>
     <w:rsid w:val="00B6781F"/>
     <w:rsid w:val="00B67C22"/>
     <w:rsid w:val="00B71355"/>
     <w:rsid w:val="00B83430"/>
     <w:rsid w:val="00BA7B17"/>
     <w:rsid w:val="00BB222F"/>
     <w:rsid w:val="00BB3063"/>
     <w:rsid w:val="00BC629C"/>
     <w:rsid w:val="00BD0DBD"/>
     <w:rsid w:val="00BD7F24"/>
     <w:rsid w:val="00BF1149"/>
     <w:rsid w:val="00C14D84"/>
     <w:rsid w:val="00C178F2"/>
     <w:rsid w:val="00C31C8C"/>
     <w:rsid w:val="00C432B6"/>
     <w:rsid w:val="00C46AF2"/>
@@ -7971,51 +7827,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2333AD28"/>
   <w15:docId w15:val="{D2493D35-0C75-490E-A51A-1EACBA1DE8D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8592,51 +8448,50 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001B3490"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -9051,86 +8906,86 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00E21CAF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B62422"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-IQ"/>
+      <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="oypena">
     <w:name w:val="oypena"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00996679"/>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="008D71D3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A6FD8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="436293980">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1577863463">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9431,67 +9286,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50D6F516-24D4-4ECF-A781-269531F859C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>13822</Characters>
+  <Pages>1</Pages>
+  <Words>2235</Words>
+  <Characters>12745</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>106</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Authors, Mesopotamian Journal of Big Data Vol. (2021), 2022, 80–96</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16214</CharactersWithSpaces>
+  <CharactersWithSpaces>14951</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>EDRAAK, Vol. (2021), 2022, pp 80–96</dc:title>
   <dc:creator>Dr. AHMED</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>